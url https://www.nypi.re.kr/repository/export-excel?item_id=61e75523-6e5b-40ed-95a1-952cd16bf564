--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김윤희||황진구||이상현||김태성||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T21:00:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론    1
  1. 연구의 목적과 필요성    3
  2. 연구내용 및 방법    4
  3. 선행연구 및 문헌 검토    9
 Ⅱ. 청소년동반자 사업의 운영 목적 및 현황    13
  1. 청소년동반자 사업의 운영 목적 및 역할    15
  2. 청소년동반자 사업의 운영현황    21
 Ⅲ. 청소년동반자 프로그램 관련 국내외 유사사례    31
  1. 청소년동반자 프로그램 관련 국내 유사사례    33
  2. 청소년동반자 사업 해외 유사사례    56
 Ⅳ. 청소년동반자 사전설문조사 분석결과    61
  1. 설문 및 인터뷰 참여자 기본 사항    63
  2. 청소년동반자 처우 및 근무환경 개선 방향    68
  3. 청소년동반자 사업 효율화에 필요한 사항    70
 Ⅴ. 청소년동반자 및 실무자 인터뷰 결과 및 분석    71
  1. 청소년동반자 처우 및 근무환경    73