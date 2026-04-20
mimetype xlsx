--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱||김영지||조혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>지역별 정책과제 분석 및 체계화
  - 여성가족부 및 16개 시·도 청소년참여위원회가 제시한 정책의제에 따른 정채고가제를 분석하고 유형과
  - 유형화된 정책과제를 바탕으로 지역별 의견조사
 청소년 및 사회의 요구취합 및 정책과제별 과학적 근거 제시
  - 정책의제에 대한 청소년 및 사회적 요구 분석(국가 공식 통계자료, 2차 자료 등 활용)
  - 정책과제별 공식 통계자료를 활용, 과학적 근거 제시
  - 정책의제 관련 외국 정책사례 검토
  과제의 적합성 검증 및 대안제시
  - 정책과제별 전문가를 통하여 과제의 적합성 검증 및 과제방향과 대안 제시
  2010년 정책과제 모니터링
  - 2010년 제6회 청소년특별회의 제안 정책과제의 채택·실행 여부 등 모니터링 실시
  청소년특별회의 활성화 방안 제시
  - 청소년특별회의 활성화를 위해 추진체계, 운영방법, 제도 보완 등 개선 등 방안 제시</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>