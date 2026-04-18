--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||문경숙||권일남||김소희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 목적
  2. 연구의 내용
  3. 연구의 방법 및 절차
 Ⅱ. 정부의 청소년국제교류 추진체계 및 방향
  1. 청소년국제교류 추진체계 및 선결과제
  2. 청소년 국제교류사업 현황 및 추진방향
  3. 청소년 국제교류 활동내용 및 구성
 Ⅲ. 청소년 글로벌역량지표 개발모형과 분류체계
  1. 청소년의 글로벌 역량과 강화의 개념
  2. 청소년 글로벌역량강화 평가지표 개발 절차
  3. 청소년 글로벌역량지표 개발모형 및 분류체계
  4. 청소년 국제교류활동 사업별 성과측정 질문지(안) 개발
  5. 연구방법 및 절차
  6. 연구결과
 Ⅳ. 청소년 글로벌역량지표 선정 및 활용방안