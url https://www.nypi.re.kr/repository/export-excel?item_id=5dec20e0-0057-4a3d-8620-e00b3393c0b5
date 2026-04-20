--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>정은주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서  론	 1
 1. 연구의 배경과 목적	 3
 2. 연구의 내용과 방법	 4
 제Ⅱ장 이론적 배경	 7
 1. 삼성전자 청소년방과후아카데미 사업 개요	 9
 2. 사업 운영 현황 및 성과	 10
 제Ⅲ장 삼성전자 임직원과 함께 하는 청소년방과후아카데미 성과 및 만족도 분석	 15
 1. 조사 개요	 17
   1) 분석 목적	 17
   2) 분석 개요	 17
 2. 사업 성과분석	 26
   1) 사회성 발달 관련 성과분석	 26
   2) 학교생활 적응 관련 성과분석	 30
   3) 심리적 발달 관련 성과분석	 31
   4) 청소년 보호 및 지원 관련 성과 분석	 34
   5) 양극화 해소 관련 성과분석	 36