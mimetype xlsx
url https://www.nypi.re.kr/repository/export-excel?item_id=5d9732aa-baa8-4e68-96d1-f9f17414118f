--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||모상현||서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 문화활동 프로그램
   1. 우리동네 문화놀이터 '상상이음'
    1) 사업 추진 배경
    2) 추진 전략
    3) 프로그램 목표
    4) 세부 사업내용
    5) 평가 계획
    6) 프로그램 효과 및 개선사항
   2. 청소년! 우리동네 행복스토리 라디오 &amp; 신문에 담다! 라디오오락실
    1) 사업 추진 배경
    2) 추진 전략
    3) 프로그램 목표
    4) 세부 사업내용
    5) 평가 계획
    6) 프로그램 효과 및 개선사항