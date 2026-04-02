--- v0 (2026-01-31)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년개발원</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 청소년기본법에 의거하여 2002년부터 2011년까지 10개년간 시행될 제2차 한국청소년기본계획의 기본방향 수립을 위한 기초연구이다. 
 본 연구에서는 기존 청소년육성정책의 실적·성과 및 향후 예상되는 사회변화의 전망, 선진 각국의 청소년 정책방향에 대한 분석과 논의를 토대로 제2차 청소년기본계획 전반의 기본방향을 시론적인 형태로 제시하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 요약
 Ⅰ. 서론
 Ⅱ. 청소년정책 추진실적과 평가
  1. 기존 청소년정책의 실적과 평가
  2. 청소년정책 추진체계의 현황과 문제
 Ⅲ. 사회변화 전망과 청소년
  1. 인구.가족구조
  2. 교육환경.제도
  3. 노동.취업구조
 Ⅳ. 선진제국의 청소년정책 방향