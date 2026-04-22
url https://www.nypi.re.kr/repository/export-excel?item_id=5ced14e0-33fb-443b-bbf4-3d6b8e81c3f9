--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||박진규||박정배</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 필요성
  2. 연구의 내용
  3. 연구의 방법
  4. 연구 방법 및 절차
 Ⅱ. 청소년수련활동인증제 운영실태 및 질문지 작성
  1. 인증제도 운영진단 및 해결방안 제시 절차
  2. 인증제도 운영 현황 및 실태
  3. 질문지 개발 절차 및 조사문항 선정
  4. 조사방식 및 자료처리 절차
 Ⅲ. 청소년수련활동인증제 운영과정에 관한 영역별 조사결과 분석
  1. 조사 대상자의 특성
  2. 인증세 실시에 따른 성과
  3. 인증제 운영과정상의 문제점
  4. 인증제 운영 개선방안에 관한 기타 의견