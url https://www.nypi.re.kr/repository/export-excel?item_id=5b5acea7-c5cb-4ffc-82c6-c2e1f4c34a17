--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박창남||김진호||정혜영||이경주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-05T16:05:06Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 사업개요
 2. 청소년지도사 자격검정 및 자격연수 매뉴얼
 1) 시스템 개요
 2) 자격검정 및 자격연수 운영 및 관리
 3) 문제은행
 3. 청소년지도사 구인. 구직 및 사후관리 웹사이트 매뉴얼
 1) 청소년지도사 구인.구직
 2) 청소년지도사 사후관리
 4. 청소년지도사 양성현황
 1) 총괄 현황
 2) 연도별 신제도 양성현황
 3) 연도별 구제도 양성현황</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>