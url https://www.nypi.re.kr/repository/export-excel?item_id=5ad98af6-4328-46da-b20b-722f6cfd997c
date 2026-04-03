--- v0 (2026-01-28)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||김지연||서고운||전현정||김미향||최홍일</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
 Ⅱ. 조사 개요	7
 1. 조사 대상	9
 2. 도구 개선	10
 3. 조사 내용	80
 4. 조사 절차	96
 5. 2022년도 개선사항 종합	123
 Ⅲ. 제 언	125
 참고문헌	133
 부  록	137
 1. 「2022 특수교육대상자 인권실태조사」 조사표	139
  1) 온라인 조사_학생용 조사표	139
  2) 온라인 조사_보호자용 조사표	144
  3) 온라인 조사_교원용 조사표	188
  4) 학생 대면 조사용 조사표	202</t>
         </is>