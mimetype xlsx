--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:46Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:46Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:46Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
 1. 연구의 필요성과 목적	3
 2. 연구의 내용 및 범위	5
 3. 연구 방법	6
 Ⅱ. 직업계고의 지역사회 교육네트워크 동향 및 협력교육활동 분석	9
 1. 지역사회 기반 직업계고 교육네트워크 동향 탐색	11
 2. 지역사회 연계 직업계고 협력교육 활동 분석	22
 3. 시사점	32
 Ⅲ. 특성화고 혁신지원사업 관련 환경 분석	35
 1. 특성화고 혁신지원사업 관련 사회적 이슈 분석	37
 2. 특성화고 혁신지원사업 관련 지리적 환경 분석	58
 3. 시사점	81
 Ⅳ. 특성화고 혁신지원사업 운영 모형 개발	85
 1. 연구 개요	87
 2. 특성화고 혁신지원사업 사례 분석	88
 3. 특성화고 혁신지원사업 운영 모형 개발	144