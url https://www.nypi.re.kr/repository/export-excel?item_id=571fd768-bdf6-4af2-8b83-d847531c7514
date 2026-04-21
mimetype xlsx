--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||김경준||정익재||서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 청소년지도사 관련 국내외 자격제도에 대한 분석과 현장 직무에 기반한 직무분석과 의견조사 등을 통해 청소년지도사 자격제도 개선에 대한 기본 방향과 청소년 검정과목, 검정방법, 자격요건, 연수 및 배치 등 청소년지도사의 전문성 강화를 위한 개선안을 마련하고자 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 주요내용 및 방법
 II. 청소년지도사의 전문화
  1. 전문화 접근 이론
  2. 전문화의 과정
  3. 청소년지도사 전문화의 의미
 III. 청소년지도사 관련 국내외 자격제도
  1. 국내자격제도
  2. 국외 자격제도
  3. 자격제도의 시사점