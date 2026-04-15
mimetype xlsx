--- v0 (2026-02-17)
+++ v1 (2026-04-15)
@@ -374,51 +374,51 @@
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>학교폭력||실태조사||학교폭력 통계</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
-          <t>a2025년 1차 학교폭력 실태(전수)조사: 통계자료집</t>
+          <t>2025년 1차 학교폭력 실태(전수)조사: 통계자료집</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>