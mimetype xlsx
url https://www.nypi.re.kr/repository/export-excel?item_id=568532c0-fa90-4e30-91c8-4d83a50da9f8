--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이정민||성유리||김혜원||장은량||손지화||정병택||이혜진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:46Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:46Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:46Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>연구요약	
 Ⅰ. 서 론
  1. 연구의 필요성 및 목적	
   가. 연구의 필요성	
   나. 연구목표	
  2. 연구내용	
   가. 복권기금 꿈사다리 장학금과 타 장학금과의 비교	
   나. 복권기금 꿈사다리 장학생의 성장관리 방안 마련	
  3. 연구방법	
   가. 복권기금 꿈사다리 장학프로그램에 대한 이해	
   나. 문헌연구 및 2차 자료분석	
   다. 장학금 수혜자 설문조사	
  4. 연구 추진체계 및 절차	
 Ⅱ. 국내·외 문헌연구
  1. 개요	
  2. 장학사업의 효과성 확인	