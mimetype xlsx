--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||김희진||성윤숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
   1. 연구의 목적 및 필요성
   2. 연구의 내용
   3. 연구의 방법
 Ⅱ. 청소년보호정책과 청소년문제
   1. 청소년보호정책의 개념과 주요 영역
   2. 청소년보호정책 관련 법·제도의 변화
   3. 유해환경의 변화와 청소년문제
 Ⅲ. 기존대책의 성과와 문제점
   1. 청소년보호종합대책의 추진 경과
   2. 청소년보호정책의 주요 추진성과 및 문제점
 Ⅳ. 선진국의 청소년보호대책
   1. 일본의 청소년보호대책
   2. 미국의 청소년보호대책
   3. 독일의 청소년보호대책