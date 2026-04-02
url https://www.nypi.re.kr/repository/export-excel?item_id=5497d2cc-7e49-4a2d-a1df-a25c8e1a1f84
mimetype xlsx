--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:00Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:00Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:00Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 과업의 개요	1
 Ⅱ. 화랑마을 사업의 추진 배경	5
 Ⅲ. 화랑마을 운영을 위한 교육적 의미	13
 1. 화랑의 교육이념	15
 2. 신화랑의 이미지	18
 3. 화랑도의 역사적 전승	23
 4. 화랑도의 수련활동 체계	24
 Ⅳ. 화랑마을 조성 시설의 명칭 구상(안)	27
 1. 화랑마을 시설별 명칭 개발 목적	29
 2. 화랑마을 주요시설 명칭 개발 비교 분석	29
 Ⅴ. 화랑마을 조직체계 구상	49
 1. 국립중앙청소년수련원	51
 2. 국립평창청소년수련원	53
 3. 국립영덕청소년해양체험센터	54
 4. 국립김제청소년농업생명체험센터	56
 5. 국립고흥청소년우주체험센터	57