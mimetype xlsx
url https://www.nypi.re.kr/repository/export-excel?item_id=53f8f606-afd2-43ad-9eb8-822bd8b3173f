--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이춘화||김성식||신순갑||정하배||류지영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 중학교 의무교육 확대시행으로 인해 전국의 모든 중학생에 대하여 퇴학처분이 불가능하게 된 새로운 교육여건에 대처하기 위해 의무교육과정에 있는 학생을 포함한 학생징계 제도 및 유급·재입학·편입학 제도에 대한 개선방안을 연구하여 초·중등교육법 및 동법 시행령 개정의 기초자료로 제공함으로써 '청소년 폭력'이나 '공교육 위기' 등 교육현안의 해결책을 모색하는 것을 연구목적으로 하고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 학생징계 및 재입학제도의 현황과 문제점
  1) 학생징계 및 재입학제도의 현황과 문제점
   (1) 문제의 제기
   (2) 국민의 교육받을 권리
   (3) 의무교육
   (4) 학생의 징계 제도
   (5) 학생의 재입학제도
   (6) 문제점과 논의
  2) 학생징계 및 재입학 현황분석
   (1) 학생징계 현황