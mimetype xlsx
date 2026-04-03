--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이혜연||서정아||홍영균||유진이||김소아||김영호||김광남||황정수||박현정||김상연||김윤정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1절 사업의 개요
 제2절 합리적인 운영비 지원체계 개선
  Ⅰ. 목적 
  Ⅱ. 현황 분석
   1. 각수련시설별 현황분석 및 문제점 파악
   2. 적정운영비 산정방식
  Ⅲ. 대안제시
   1. 수익규모를 고려한 서울시보조금 규모 산정
   2. 수익이 열악한 수련관의 보조금 지급 방안
 제3절 아동청소년육성기금 설치 및 운영 방안
  Ⅰ. 청소년육성기금의 설치 필요성
  Ⅱ. 서울시 청소년관련예산 규모 추정
   1. 과거 서울시 청소년관련 에산규모를 기준으로 한 추정
   2. 서울시 청소년인구 추계 기준으로 예산규모 추정
   3. 청소년육성기금 조성 규모 추정