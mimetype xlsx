--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>유민상||김혜자||이정민||전명기</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T21:00:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론 1
  1. 연구의 배경 및 목적 3
  2. 주요 연구문제 5
  3. 주요 연구내용 6
  4. 연구방법 6
  5. 연구 추진체계 7
  6. 기대효과 7
 Ⅱ. 학교 교과과정의 특징과 청소년활동 연계 가능성 검토  9
  1. 개요 11
  2. 자유학기(년)제  12
   1) 배경 및 연혁 12
   2) 근거 및 운영체계 12
   3) 운영과정 및 프로그램(연간 운영과정 포함) 14
   4) 운영 학교의 예(커리큘럼 예시 포함) 18
   5) 연계 시사점 26
  3. 일반계고 고교학점제 30