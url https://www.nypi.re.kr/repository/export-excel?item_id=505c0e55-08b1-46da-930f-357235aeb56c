--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>모상현||김경준||오해섭||박정배||진은설</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>멘토링 활동이 단순한 봉사활동의 개념을 넘어 점차 사회적 참여의 한 영역으로서 멘토의 기부와 재능 나눔을 통한 멘티의 자립을 지원할 수 있는 전문영역으로 전환되고 있는 시점임.
  멘토와 멘티는 많은 경험을 함께해야 하므로 서로가 멘토링에 대한 기본적인 이해와 활동과정 에 필요한 주요 정보와 기술을 공유할 필요가 있음.
  이러한 맥락에서 멘토링을 효율적으로 진행하기 위한 다양한 정보와 구체적인 활동기술(skills)을 제공할 수 있는 체계적인 교육과 훈련 프로그램이 구축될 필요가 있음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목   차
 I. 멘토링 활동과 멘토링 교육프로그램의 이해	1
 1. 멘토링 활동의 개념 및 중요성	3
 2. 멘토링 활동과정 및 프로그램 유형	5
 3. 멘토링 교육프로그램에 대한 이해	13
 Ⅱ. 멘토링 교육프로그램 개발 절차	35
 1. 멘토링 교육프로그램 기획	37
 2. 멘토링 교육프로그램 내용 구성	39
 3. 멘토링 교육프로그램 설계	41
 Ⅲ. 멘토·멘티 공통과정 교육 프로그램 	43