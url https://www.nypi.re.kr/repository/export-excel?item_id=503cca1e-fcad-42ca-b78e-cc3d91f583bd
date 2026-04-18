--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||임지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 문제제기 및 연구의 목적
  2. 연구의 접근법 : 교육권ㆍ학습권ㆍ건강권
  3. 연구의 내용 및 방법
 Ⅱ. 실업계 고등학교 현장실습의 취지 및 근거
  1. 현장실습의 개념 및 도입배경
  2. 우리나라 현장실습 운영의 법률적 근거
  3. 정부의 현장실습 운영계획 및 관리방안
  4. 실업계 현장실습 정상화 방안 (2006.5.4)
 Ⅲ. 외국 사례 분석
  1. 미국의 산학협동교육(cooperative education)
  2. 일본의 듀얼시스템과 인턴십(취업체험) 제도
 Ⅳ. 실업계 고등학교 현장실습 실태조사 및 분석
  1. 한국교육고용패널(KEEP) 자료 분석 결과
  2. 현장실습 담당교사와 현장실습생에 대한 심층면접조사
  3. 현장실습 운영 전반에 관한 사례분석