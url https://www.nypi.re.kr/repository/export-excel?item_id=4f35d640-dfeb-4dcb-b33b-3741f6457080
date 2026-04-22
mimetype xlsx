--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오성배||강태중||이기범</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성
  2. 연구 내용
  3. 연구 방법
 Ⅱ. 다문화가정 학생 교육지원을 위한 중장기 방안
  [Ⅰ]. 수립 배경
  [Ⅱ]. 정책 추진 성과 및 한계
     1. 성과
     2. 한계
  [Ⅲ]. 정책 환경 진단
     1. 사회·경제·문화적 환경
     2. 법·제도적 환경
     3. 정책적 환경
  [Ⅳ]. 정책 비전 및 전략
     1. 정책 비전
     2. 추진 전략