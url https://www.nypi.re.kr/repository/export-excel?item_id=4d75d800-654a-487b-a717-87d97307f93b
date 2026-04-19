--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||장근영||강홍렬</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 2020 미래사회와 청소년 연구의 의의와 필요성
  2. 연구 추진체계와 절차
  3. 연구 내용 및 방법
 Ⅱ. 청소년을 둘러싼 제반 사회 환경의 변화 분석
  1. 청소년을 둘러싼 제반 사회 환경 변화에 대한 개관
  2. 핵심 변화 트렌드에 대한 전문가의견조사
  3. 미래 예측을 위한 사회 환경의 핵심 변화 트렌드
 Ⅲ. 청소년 정책에 대한 진단 및 분석
  1. 청소년 정책의 변화에 대한 개관
  2. 청소년 정책 전반의 핵심 변화 트렌드 분석
 Ⅳ. 청소년을 둘러싼 핵심변화 트렌드와 정책제언
  1. 청소년을 둘러싼 사회환경과 정책 변화 핵십 트렌드
  2. SWOT 분석틀에 따른 청소년 정책 제언
  3. 미래 예측을 위한 연구방향 및 방법론 제안</t>
         </is>