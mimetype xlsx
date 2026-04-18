--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김진호||최창욱||박정배</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 「제주도 청소년문화특화 프로그램개발 연구」와 관련하여 설문조사를 통해 제주도 청소년들의 제주도에 대한 인식과 생활실태, 그리고 청소년문화Zone과 청소년정책에 관한 요구를 조사·분석함으로써, 제주도의 지역적 특성을 고려한 청소년문화특화 프로그램을 개발하기 위한 기초자료를 얻는데 그 목적이 있다. 
 이를 위하여 제주도 청소년들의 제주도에 대한 인식, 여가생활 및 요구, 가정생활 및 학교생활, 경제생활 현황과 만족도, 청소년기관 및 관련시설 참여경험 및 요구, 청소년프로그램 참여경험 및 요구 , 제주도 청소년문화zone에 대한 의견, 제주도 청소년정책에 대한 의견 등을 중심으로 설문문항을 구성하여 조사를 수행하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 조사의 목적
  2. 조사의 대상
  3. 조사의 내용
  4. 결과분석방법
 Ⅱ. 제주도 청소년의 여가문화실태 및 요구조사
  1. 조사대상자의 일반적 특성
  2. 조사결과 분석
   2-1. 제주도에 대한 인식
   2-2. 여가생활 및 요구
   2-3. 가정ㆍ학교ㆍ경제생활