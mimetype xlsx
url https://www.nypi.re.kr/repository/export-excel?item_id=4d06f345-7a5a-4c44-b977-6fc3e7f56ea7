--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||김동일||박윤수||김보경||장혜윤</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:51Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 2023년 인성교육 프로그램 개발, 교원 전문인력 양성 및 정책연구 사업 개요
   1. 사업 및 연구 추진 목적 및 방향    3
   2. 사업 참여자    6
   3. 사업 내용 및 산출물    7
 Ⅱ. 사업 추진 실적
   1. 인성교육 프로그램 개발    11
   2. 인성교육 전문인력 양성기관 운영    22
   3.인성교육 정책연구: 2022년 중앙부처와 시도교육청의 인성교육 이행점검 및 인성교육정책 분석평가    27
 Ⅲ. 부록
   1. 인성교육 프로그램 내용 체계도 및 성취기준연계표    33
   2. 교육부 인증 인성교육 프로그램    57</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>