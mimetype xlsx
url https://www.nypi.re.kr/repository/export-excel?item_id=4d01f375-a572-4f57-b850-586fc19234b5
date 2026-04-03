--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이윤주||진병주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:31Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	1
 1. 연구 배경 및 목적	3
 2. 연구 내용 및 방법	4
 3. 청소년 정책참여의 필요성 및 중요성	5
 1) 정책참여 의의 및 필요성	5
 2) 정치참여 환경의 변화	12
 3) 청소년 정책참여의 방향	17
 Ⅱ. 청소년 정책참여 국내·외 현황 분석	19
 1. 국외 청소년 정책참여 - 핀란드	21
 1) 청소년 정치 참여 장려를 위한 법률과 국가 계획	21
 2) 청소년의 정치 참여를 위한 제도	26
 3) 헬싱키 청소년 참여 사례	32
 2. 국내 청(소)년정책참여-서울, 경기 지역 사례	37
 1) 서울시 청년정책네트워크 운영 현황	37
 2) 서울시 청년정책 추진체계	38
 4) 경기도 청소년참여위원회	45