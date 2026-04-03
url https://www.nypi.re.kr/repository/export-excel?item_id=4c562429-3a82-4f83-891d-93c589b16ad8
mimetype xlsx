--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이혜연||김영지||김신영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:26Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:26Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 아동·청소년 권리실태를 파악하고 권리신장을 위한 사회적 노력을 비표·평가할 수 있도록 아동·청소년 권리지수를 산출해 보는 기초연구로서 아동·청소년 권리지표 초안을 마련하고, 이를 근거로 아동·청소년 권리지수를 시범적으로 산출해 보는 것에 주된 목적을 둔다. 또한 이러한 과정을 통해 향후 아동·청소년 권리 지표와 지수 개발을 위한 보완방안을 모색하고, 정책적 활용방안을 제시해 보고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:26Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 목적 및 필요성
  2. 연구의 내용 및 방법
  3. 연구의 제한점
  4. 연구의 수행체계
 Ⅱ. 이론적 배경
  1. 아동·청소년 권리의 개념과 유형 
  2. 아동·청소년 권리지표와 지수의 개념 및 기능
  3. 아동·청소년 권리 관련지표 개발사례 
  4. 아동·청소년 권리지표와 지수의 개발과정
 Ⅲ. 아동·청소년 권리지표 개발