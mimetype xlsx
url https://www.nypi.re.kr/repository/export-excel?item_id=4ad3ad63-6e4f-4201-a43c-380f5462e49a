--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙||김경준||김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:53Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:53Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:53Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	3
 1. 연구의 필요성 및 목적	3
 Ⅱ. 이론적 배경	9
 1. 학교 밖 청소년의 특성과 유형	9
 2. 디지털 매체 역기능의 범위와 실태	13
 3. 청소년의 디지털 역기능 문제 	15
 Ⅲ. 국외 청소년의 디지털 역기능 예방 법제도 및 정책사례조사	21
 1. 영국‧EU의 청소년 디지털 역기능 예방 법제도 및 정책 현황	21
 2. 미국의 청소년 디지털 역기능 예방 법제도 및 정책 현황	42
 3. 일본의 청소년 디지털 역기능 예방 법제도 및 정책 현황	53
 4. 독일의 청소년 디지털 역기능 예방 법제도 및 정책 현황	79
 Ⅳ. 학생 청소년과 학교 밖 청소년의 디지털 매체 및 서비스 이용실태 비교 분석 결과	111
 1. 설문조사 방법	111
 2. 설문조사 분석 결과	118
 Ⅴ. 학교 밖 청소년의 디지털 매체 및 서비스 이용에 관한 심층면접 분석 결과	261
 1. 면접조사 방법	261