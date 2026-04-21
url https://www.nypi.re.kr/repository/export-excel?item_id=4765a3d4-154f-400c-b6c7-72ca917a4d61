--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이창호||조혜영||김용훈</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:05:30Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:05:30Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ.  서론
    1. 연구의 목적 및 필요성
    2. 연구내용 및 방법
    3. 연구 추진 체계
 Ⅱ. 선행연구 고찰
     1. 선행연구 검토
     2. 청소년우대조항 제정취지
     3. 유사 법령 검토
     4. 유사 하위 법령 마련 사례 검토
 Ⅲ. 청소년 할인 우대 실태
     1. 국가 또는 지방자치단체가 운영하는 수송시설, 문화시설, 여가시설 
        할인현황
     2. 국가 또는 지방자치단체의 재정적 보조, 위탁을 받아 업무수행 하는 
        시설 할인 현황
     3. 관계법령에 따라 세제상의 혜택을 받는 시설 할인 현황
     4. 기타 청소년이용시설 할인 현황