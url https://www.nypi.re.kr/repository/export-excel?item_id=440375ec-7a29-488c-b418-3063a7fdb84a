--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이윤주||최정원||최홍일||진병주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:50Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:50Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:50Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론 
   1. 연구 배경 및 목적 
   2. 연구 내용 및 방법 
 Ⅱ. 아동친화학교 국내·외 모델 분석 
   1. 학교 기반 아동권리교육과 아동친화학교의 의미와 필요성 
    1) 학교 기반 아동권리교육의 의미와 필요성 
    2) 아동친화학교의 의미와 배경 
   2. 국외 아동친화학교 – 영국/캐나다 
    1) 영국의 권리존중학교 
    2) 캐나다의 아동친화학교 
   3. 국내 유니세프아동친화학교 운영 사례(2020-2022) – 충북 지역 
    1) 충북 청주시 강서초등학교 
    2) 충북 충주시 달천초등학교
    3) 충북 음성군 소이초등학교 
    4) 충북 증평군 죽리초등학교 
   4. 소결 