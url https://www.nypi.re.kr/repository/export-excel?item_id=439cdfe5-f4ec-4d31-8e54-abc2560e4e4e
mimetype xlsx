--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||김동일</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:51Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 인성의 개념과 필요성    1
   1. 인성덕목의 개념과 교육의 필요성    3
    가. 예    4
    나. 효    5
    다. 정직    5
    라. 책임    6
    마. 존중    7
    바. 배려    7
    사. 소통    8
    아. 협동    8
   2. 인성교육 프로그램 집필진    9
 Ⅱ. 2023년도 교과 연계 인성교육 프로그램    11
   1. 학년 군별 인성교육 프로그램    13
    가. 1-2학년    13 
   나. 3~4학년    61
   다. 5-6학년    106