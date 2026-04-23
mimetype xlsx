--- v0 (2026-01-27)
+++ v1 (2026-04-23)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이유진||이상철||선민철</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:26Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:26Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:26Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 과업의 개요	1
 1. 과업의 필요성 및 배경	3
 2. 과업의 목적	6
 3. 과업의 범위	7
 4. 과업추진 체계도	11
 Ⅱ. 개발 여건 분석	13
 1. 지역환경 분석	15
 2. 관련계획 및 법규 검토	31
 Ⅲ. 유사시설 사례 및 청소년 선호도	43
 1. 청소년수련시설 설치사례	45
 2. 유사시설 설치사례	51
 3. 유사 교육과정 운영사례	65
 4. 청소년 선호도	69
 Ⅳ. 기본구상	75
 1. 기본방향	77
 2. 추진전략	80