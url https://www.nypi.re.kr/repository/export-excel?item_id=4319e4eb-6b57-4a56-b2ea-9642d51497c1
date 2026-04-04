--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||김경준||모상현||김세광||박선영||유가예</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>멘토링 활동이 단순한 봉사활동의 개념을 넘어 점차 사회적 참여의 한 영역으로서 멘토의 기부와 재능 나눔을 통한 멘티의 자립을 지원할 수 있는 전문영역으로 전환되고 있는 시점임.
  멘토와 멘티는 많은 경험을 함께해야 하므로 서로가 멘토링에 대한 기본적인 이해와 활동과정 에 필요한 주요 정보와 기술을 공유할 필요가 있음.
  이러한 맥락에서 멘토링을 효율적으로 진행하기 위한 다양한 정보와 구체적인 활동기술(skills)을 제공할 수 있는 체계적인 교육과 훈련 프로그램이 구축될 필요가 있음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목   차
 I. 멘토링 활동과 멘토링 교육프로그램의 이해
  1. 멘토링 활동의 개념 및 중요성	
  2. 멘토링 활동과정 및 프로그램 유형	
  3. 멘토링 교육프로그램에 대한 이해	
 Ⅱ. 멘토링 교육프로그램 개발 절차	
  1. 멘토링 교육프로그램 기획	
  2. 멘토링 교육프로그램 내용 구성	
  3. 멘토링 교육프로그램 설계	
 Ⅲ. 멘토·멘티 공통과정 교육 프로그램 