--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서정아||조성은</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:53Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:53Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 2014년부터 전라남도 영암군청소년수련관에서 실시되고 있는 청소년·가족 연계서비스 시범사업이 실제 어떻게 운영되고 있는지 그 효과는 어떠한지 향후 발전을 위해 어떠한 점을 개선해야 하는지 파악하는 것을 목적으로 한다. 청소년·가족 연계서비스 운영 현황과 종사자, 청소년·가족 이용자의 인식을 구체적으로 파악함으로써 공공서비스의 효과성, 효율성을 높이고 수혜자의 혜택을 극대화하기 위한 청소년·가족 연계서비스 개선방안 도출이 가능할 것으로 기대한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:53Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제 Ⅰ 장 서  론	1
 1. 연구의 필요성 및 목적	3
 2. 연구추진과정 및 주요내용	4
 제 Ⅱ 장 이론적 고찰	7
 1. 관련법	9
 2. 운영지침	11
 3. 기본계획	16
 제 Ⅲ 장 사전조사	23
 1. 종사자 FGI	25
 2. 이용자 FGI	30
 3. 이용자 설문조사	35
 4. 우수 사례	55