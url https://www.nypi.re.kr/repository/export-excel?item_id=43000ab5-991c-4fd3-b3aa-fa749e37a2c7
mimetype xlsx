--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김지연||전연진||차성현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구의 목적은 여성가족부 주관의 CYC-Net(지역사회 청소년 통합지원체계)사업과 교육과학기술부 주관의 Wee프로젝트 사업의 운영현황, 성과 및 개선과제를 점검하고 효율적 연계 운영방안을 도출하는데 있음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1장 서론
  1. 연구의 필요성 및 목적
  2. 연구추진체계
  3. 연구내용
  4. 연구방법
 제2장 CYC-Net과 Wee프로젝트 운영현황
  1. 설치 현황 및 인력
  2. 주요사업 비교
  3. 지원 대상 및 유형
  4. 소결
 제3장 CYC-Net과 Wee프로젝트 성과와 과제