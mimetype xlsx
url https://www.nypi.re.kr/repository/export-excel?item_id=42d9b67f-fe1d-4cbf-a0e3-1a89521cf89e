--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김희진||임희진||서고운||유성렬</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론	 1
 1. 연구의 필요성 및 목적	 3 
 2. 연구내용 및 방법	 5 
 1) 연구내용	 5 
 2) 연구방법	 7 
 3. 연구추진체계	 8
 Ⅱ. 기존 청소년 대상 실태조사 조사설계 검토	 11
 1. 기존 국내·외 학교 밖 청소년 실태조사	 13
 1) 기존 학교 밖 청소년 실태조사	 13
 2) 해외(호주) 학교 밖 청소년 대상 유사 실태조사	 17
 2. 유사 국내 청소년 실태조사	 20
 1) 청소년 대상 실태조사	 20 
 2) 특수배경 청소년 대상 실태조사	 22
 3. 조사설계 함의	 25
 Ⅲ. 기존 실태조사 조사도구 검토 및 변경안 작성	 27
 1. 기존 실태조사 조사내용 검토	 29