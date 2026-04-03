--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	 1
 1. 연구의 필요성 및 목적	3
 2. 연구내용 및 범위	4
 3. 연구방법	5
 Ⅱ. 국내·외 지역사회 연계 발명교육 프로그램 운영 분석	 9
 1. 국내 지역사회 연계 발명교육 프로그램 운영 분석	11
 2. 국외 지역사회 연계 발명교육 프로그램 운영 분석	19
 3. 시사점	22
 Ⅲ. 발명교육센터 활성화를 위한 운영 방안	 25
 1. 발명교육센터 담당교원의 인식에 따른 요구 분석	27
 2. 발명교육센터의 효율적 운영 전략 탐색	36
 Ⅳ. 지역사회 연계 발명교육 운영 모형 개발	 49
 1. 연구 개요	51
 2. 지역사회 연계 발명교육 운영 사례 탐색	53
 3. 지역사회 연계 발명교육 운영 모형 개발	87
 Ⅴ. 결론 및 제언	 93