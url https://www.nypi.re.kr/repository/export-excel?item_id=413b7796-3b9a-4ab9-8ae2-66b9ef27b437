--- v0 (2026-01-27)
+++ v1 (2026-04-05)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임희진||백혜정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용 및 방법
 Ⅱ. 미래세대 가치관의 현황
  1. 인생, 행복, 성공
  2. 가족
  3. 직업과 교육
  4. 공동체·시민 의식
 Ⅲ. 국내 미래세대 가치관 관련 교육 현황
  1. 정규교육과정 내 교육
  2. 학교 밖 청소년 활동 및 교육
  3. 시사점
 Ⅳ. 해외 미래세대의 가치관 변화와 대응책
  1. 해외 미래세대의 가치관 변화 : 미국과 영국사례를 중심으로
 Ⅴ. 미래세대 가치관 대응방안