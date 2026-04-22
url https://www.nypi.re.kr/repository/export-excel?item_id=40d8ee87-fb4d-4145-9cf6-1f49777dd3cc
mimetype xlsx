--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이광호||맹영임||강영모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 청소년수련시설에서의 안전한 수련활동에 요구되는 물적·인적·제도적 뒷받침과 청소년수련시설에서의 활용가능한 안전관리지침서를 개발하는 것을 목적으로 한다.
 이러한 연구목적을 수행하기 위하여 먼저, 청소년수련시설의 전반적인 안전점검실태(소방, 전기, 건축)를 분석하고, 야외활동에서의 빈번한 사고에 대하여 현장 면담을 실시하였다. 또한 안전점검시 점검방법 등 안전관리 세부지침은 청소년수련시설 안전관리를 청소년수련시설의 활동영역별 체크리스트를 제시하고 있으며, 이에 필요한 안전점검서식을 별도로 제공하고 있다. 
 청소년 야영장에 대해서는 야영장의 설치시 안전과 관련되어 고려되어야 할 사항과 야영지에서의 안전한 활동 내용을 제시하고 있다. 사고수습에 대해서는 보험제도의 분석을 통하여 의무보험의 설치와 특수건물에 포함하는 것을 제시하고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 1. 서론
 2. 안전관리 및 안전실태 분석
 3. 청소년수련시설에서의 안전과리제도
  1) 청소년수련시설 안전관련 법령 및 제도 분석
  2) 보험제도 분석
  3) 야영장 안전관리
 4. 청소년수련활동에서의 안전관리 및 예방지도
  1) 수련활동준비팀에서의 안전관리 및 예방지도
  2) 참가자에 대한 안전교육