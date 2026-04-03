--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||김혜경||박소화</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Part 1. 멘토링 설계 단계
 가. 프로그램 목적 파악
  (1) 프로그램의 목적 및 필요성 파악하기
  (2) 프로그램 목표 기술하기
 나. 대상자 선정 및 모집방법 계획
  (3) 멘토/멘티 선정기준 정하기
  (4) 홍보 및 모집방법 계획하기
 다. 매칭 설계
  (5) 멘토/멘티 매칭 기준 정하기
  (6) 매칭방법 및 유의사항 계획하기
 라. 교육 설계
  (7) 멘토/멘티를 위한 기본 및 심화 교육 계획하기
  (8) 멘토링 운영자 교육 계획하기
 마. 멘토링 활동 및 모니터링 설계
  (9) 멘토링 활동계획 설계하기