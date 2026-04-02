--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 평가 사업개요
 1. 평가대상 프로그램 이해
 2. 평가의 배경과 목적
 3. 평가의 모형
 4. 평가의 내용과 방법
 Ⅱ. 평가지표 및 방법
 1. 평가지표
 2. 평가절차 및 진행과정
 Ⅲ. 평가결과
 1. 현장방문 평가결과
 1) 청소년참여 영역
 2) 지도자 영역
 3) 프로그램 영역
 4) 진행환경 영역
 2. 종합 평가결과
 Ⅳ. 향후 발전을 위한 제언