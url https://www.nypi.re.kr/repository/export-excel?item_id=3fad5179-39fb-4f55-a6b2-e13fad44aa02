--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김성은||송원일||최홍일||배수인</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 학업중단 예방을 위한 지역자원 연계에 관한 인식 및 사례 조사 등을 토대로 학교의 보다 효과적인 학업중단 예방 활동을 돕기 위한 지역자원과의 연계 활성화 방안 모색을 목적으로 수행되었다.
 연구결과, 학교와 지역자원 간 연계는 제한된 수준에서 일어나고 있는 것을 알 수 있었다. 학교의 내부적인 절차 또는 기관의 신청 절차 등이 연계를 어렵게 하거나 학업중단 예방 업무에 대한 교내의 지원과 인식 부족, 수도권과 지방 소도시 간 지역자원의 양과 질적인 차이, 연계 가능한 기관에 대한 정보 부족 및 학생 외부활동 지도의 어려움 등이 그 원인으로 조사되었다. 
 연구결과를 바탕으로 지역자원 연계 활성화를 위한 개선방안을 제시하였으며, 각 실행전략으로 거점 기관 및 담당 인력의 역할, 온라인 서비스 개발 및 보급, 자원 맵 개발과 배포, 지역자원 연계를 위한 행정편의 제공 및 학생 참여 절차 간소화, 지역자원 연계를 위한 협의체 또는 전담 회의기구 설립, 학교구성원과 지역자원의 인식개선을 위한 연구 및 캠페인 실시를 제언하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론
  1. 연구목적	 3
  2. 연구내용	 4
  3. 연구방법	 5
 Ⅱ. 학업중단 예방 업무담당자의 연계 인식조사
  1. 설문조사	 11
  2. 전문가 서면조사	 35
 Ⅲ. 지역자원 연계 인식조사
  1. 조사 개요	 61
  2. 조사 결과	 68