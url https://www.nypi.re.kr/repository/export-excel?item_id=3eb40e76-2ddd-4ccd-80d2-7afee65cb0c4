--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경화||주동범||김혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 목적은 2000년도 이후 각 지방자치단체별로 어려운 청소년과 근로청소년을 대상으로 운영되고 있는 수련활동 및 프로그램에 대한 현황 및 실태를 분석하여 그 문제점을 진단해 보고, 어려운 청소년과 근로청소년 및 운영자들을 대상으로 수련활동 및 프로그램에 대한 요구분석을 실시하여 어려운ㆍ근로청소년 수련활동을 평가해 봄으로써, 향후 어려운 청소년과 근로청소년 수련 활동 개선 방안 마련 및 정책 방향을 제시하는 데 있다. 본 연구결과를 바탕으로 어려운?근로 청소년 수련활동 개선방안은 크게 수련활동 및 프로그램 측면과 법ㆍ제도적 측면의 두 가지로 구분하여 제시하였으며, 이를 토대로 정책 제언을 하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론
  1. 연구의 필요성 및 목적
  2. 연구내용 및 방법
  3. 연구일정별 추진 내용
  4. 연구 기대효과
  5. 연구의 제한점
 II. 이론적 배경
  1. 어려운·근로 청소년 개념 및 특성
  2. 어려운·근로 청소년 수련활동 필요성 및 유형
  3. 청소년 수련활동 프로그램 평가와 요구분석
 III. 국외 어려운·근로 청소년 수련활동