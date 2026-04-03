--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||이윤주||유설희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. Convention on the Rights of the Child and Optional Protocol to the
 Convention on the Rights 1
   1. Convention on the Rights of the Child 3
   2. Optional Protocol to the Convention on the Rights of the Child on the Sale of Children, Child Prostitution and Child Pornography 21
   3. Optional Protocol to the Convention on the Rights of the Child on the
 Involvement of Children in Armed Conflict 29
 Ⅱ. Review materials on the 5th and 6th reports of UN Convention on the
 Rights of the Child 35
   1. The 5th and 6th Periodic Report to UN Committee on the Rights of the Child 37
   2. List of issues in relation to the combined fifth and sixth periodic reports of the Republic of Korea 143
   3. Written Replies of the Republic of Korea on the List of Issues 151
   4. Republic of Korea Alternative Report to the Government’s 5th and 6th Periodic Report on the Convention on the Rights of the Child 191
      1) Republic of Korea Alternative Report to the Government’s 5th and
 6th Periodic Report on the Convention on the Rights of the Child for
 the Pre-sessional Working Group 193
      2) Additional Submissions of NGOs on the List of Issues in relation to the Combined 5th and 6th Periodic Report of the Republic of Korea for Session 268