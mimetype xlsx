--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>노대명||김은경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 문화지역프로그램
 1. 인천역사답사체험활동
 2. 민속생활문화체험활동
 3. 문화강좌운영
 4. 문화창작공연지원
 5. 전통문화예술창작활동
 6. 문화축제사업
 7. 문화교류사업
 8. 미디어창작체험활동
 9. 미디어문화축제사업
 10. 정보.문화콘텐츠창작
 11. 스포츠놀이마당
 12. 스포츠교류사업
 Ⅱ. 강화지역 프로그램
 1. 역사문화답사활동