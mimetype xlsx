--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||오해섭</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>1992년 한·중 수교 이후 약국 간 정치경제사회문화적 교류 확대와 더불어 한중관계는 지속적으로 발전해 왔지만 영토 문제, 천안함 사건 등 갈등 요인이 발생할 때마다 양국 국민 간 상대국에 대한 인식과 태도에는 비우호적 정서가 표출되곤 한다. 양국 관계의 지속적 발전을 위해 한국인과 중국인의 상대국에 대한 인식과 태도와 같은 소프트 파워가 중요하다. 중국과 한국의 5대 도시에서 총 2,016명의 대학생과 대학원생을 대상으로 상대국에 대한 인식과 태도를 조사한 결과, 한국 청소년이 중국 청소년에 비해 상대국에 대한 비우호감이 더 컸다. 중국 청소년들은 성별·지역별 차이를 보였는데, 성별로는 중국의 여성 청소년이 남성 청소년에 비해, 북경, 상해 청소년이 천진, 광주, 하얼빈 등 지방 도시 청소년 보다 한국에 대한 호감도가 더 컸다. 사회 각 부문에 대한 호감도에 있어 한국 청소년들은 중국 각 부문에 대해 강한 비우호 정서를 보인 반면, 중국 청소년들은 한국 기업에 대해서 가장 큰 호감을, 다른 부분에 대해서도 비교적 높은 호감도를 보였다. 중국 청소년 응답자 중 30% 정도는 한국에 대한 비우호 정서가 중국내에 보편적이라고 응답하였는데 지역적으로 볼 때 천진이나 하얼빈 등 변방 도시에서, 한국에 대한 관심이 낮고 '한국여행 경험'이 있을수록, '한국에 대한 호감도'가 낮을수록, 한국의 현재, 또는 항후 국력을 낮게 평가할수록 중국사회 내 대한국 비우호 정서를 '보편적인 것'으로 인식하는 경향이 강했다. 따라서 향후 중국 청소년을 대상으로 한국 홍보, 또는 교류를 할 때 지역적 균형을 고려하는 것이 필요하며 한·중관계의 발전을 위해 한국 청소년들에게 중국에 대한 실제적 교육과 정보를 강화하는 것이 필요하다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1장 서론
  제1절 연구목적
  제2절 연구내용 및 범위
  제3절 연구방법
 제2장 선행연구분석
  제1절 한국인과 중국인의 상대국에 대한 인식과 태도
  제2절 한국과 중국 청소년의 의식 비교
  제3절 청소년의 대중국 인식 함양 방안
 제3장 조사결과 분석
  제1절 조사대상자의 특징
  제2절 한·중 조사결과 비교 분석