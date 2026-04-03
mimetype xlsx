--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>모상현||이유진||정은주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 평가개요	 1
 1. 평가의 목적 및 방향	 3
 1) 평가 목적	 3
 2) 평가 추진방향	 3
 2. 평가 개요	 4
 3. 평가모형 및 추진체계	 5
 4. 평가단계와 절차	 6
 5. 최종 평가결과 및 활용방안	 9
 Ⅱ. 평가지표	 11
 1. 청소년수련원 종합평가 지표	 13
 1) 지표체계	 13
 2) 배점기준	 13
 3) 청소년수련원 평가지표별 평가방향 및 기준	 15
 2. 유스호스텔 종합평가 지표	 40
 1) 지표체계	 40
 2) 배점기준	 40