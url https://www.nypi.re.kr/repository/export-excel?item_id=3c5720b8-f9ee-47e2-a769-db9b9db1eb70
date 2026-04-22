--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||윤옥경||이춘화||전경숙||천정웅</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 일털청소년과 활동프로그램에 대한 새로운 인식에 기초해서 최근 우리 사회에서 문제가 되고 있는 일탈청소년들에게 적극적인 의미에서의 다양한 체험활동을 제공함으로써 자아의 발견과 사회성의 계발, 그리고 더 나아가서는 사회에 대한 봉사정신을 계발하고, 또한 그러한 경험을 토대로 지역사회에 건전하게 정착할 수 있도록 유도하는 프로그램을 개발하고자 하는데 목적을 두고 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1부 : 일탈청소년 해외체험 프로그램 개발을 위한 기초 연구
 Ⅰ. 서론
 Ⅱ. 일탈청소년 관련 이론 
  1. 일탈청소년의 개념
  2. 일탈청소년과 활동 프로그램과의 관계
  3. 일탈청소년의 접근 이론
  4. 효율적인 활동 프로그램의 구성요소
 Ⅲ. 전문가 의견조사 결과 분석
  1. 일탈청소년 해외체험 프로그램의 의미
  2. 일탈청소년 해외체험의 방향 및 성격
  3. 해외체험 장소