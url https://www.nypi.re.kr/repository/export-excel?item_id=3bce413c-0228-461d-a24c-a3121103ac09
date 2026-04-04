--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황세영||한지형||문지혜</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
   1. 연구의 필요성 및 목적	3
   2. 연구 내용	5
   3. 연구 방법	7
 Ⅱ. 프로그램 개발의 근거	9
   1. 학업중단 예방 프로그램 관련 선행연구	11
   2. 국내 학업중단 예방 및 대안교실 프로그램 현황	26
   3. 국외 학업중단 예방 프로그램 관련 현황	31
   4. 전문가 의견조사 결과	48
   5. 프로그램 개발의 방향	57
 Ⅲ. 학업중단 예방 및 대안교실 프로그램 모듈 개발	59
   1. 프로그램 개발 절차	61
   2. 프로그램 개발 지침	62
   3. 프로그램 시범적용	64
   4. 프로그램 구성 및 특징	76
 Ⅳ. 결론	83