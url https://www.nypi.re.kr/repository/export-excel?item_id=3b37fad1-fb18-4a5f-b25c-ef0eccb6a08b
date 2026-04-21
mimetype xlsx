--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최원기||길은배||맹영임||이주연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 1999년도부터 지속적으로 이루어지고 있는 문화관광부 주최의 청소년문화축제를 재조명해보고 이를 바탕으로 2001년도 이후 시행하게 될 세계청소년문화축제의 발전방향에 대해 심도 깊게 논의해 봄으로써 한국청소년들의 문화적 태도 함양과 나아가 한국문화 전반의 발전을 위한 중요한 초석을 구상해보고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 연구의 필요성 및 목적
 2. 청소년
 3. 한국의 청소년 문화축제
 4. 청소년 문화축제 의식조사
 5. 주요 외국의 청소년 문화축제
 6. 세계 청소년 문화축제 발전 방안</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>