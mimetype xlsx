--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>모상현||이진숙||조남억</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>청소년 동아리활동은 청소년들이 가장 많이, 가장 쉽게 참여하고 있는 청소년활동의 한 영역이며, 청소년 동아리의 활성화는 곧 청소년활동의 활성화로 이루어질 수 있다. 청소년 동아리활동의 경우 자신의 취미와 관심으로 시작되지만 향후 자신의 진로개발에 직·간접적인 영향을 미치고 시민으로서의 기본 역량을 갖출 수 있는 토대를 마련할 수 있다는 점에서 중요한 발달과업의 내용일 수 있다.
  이에 본 연구에서는 첫째, 현장에서 동아리활동을 효율적으로 운영하고 활용할 수 있는 청소년 동아리활동 운영매뉴얼을 개발·보급하여, 청소년 동아리활동의 활성화에 기여하고자 하였다. 무엇보다 소규모 수련시설 및 중소 지역단위 혹은 학교현장에서 동아리 지도자가 손쉽게 활용할 수 있는 청소년 동아리활동 운영매뉴얼을 개발하여 청소년 동아리 운영 역량증진에 기여하고자 하였다. 
  둘째, 청소년수련시설동아리 및 학교 내 동아리활동에 운영에 대한 현황파악과 청소년동아리활성화를 위한 효율적 정책수립을 위해 청소년수련시설과 일선학교의 청소년동아리활동 지도자를 대상으로 실태조사를 실시하였다. 실태조사를 위해 전국의 청소년수련관 53개소, 문화의집 58개소 및 서울지역 일선학교 58곳을 표본 추출하였다.
  조사결과는 동아리활동 활성화를 위한 제도적 개선방안 마련을 위한 정보를 제공함과 동시에 이를 통해 도출된 제반 문제점을 분석하여 효율적 정책수립과 현장중심의 동아리 운영매뉴얼을 개발하기 위한 근거자료로서 활용될 수 있다.
  본 연구를 통해 현장에서의 동아리활동의 질적 제고와 동아리활동 활성화에 기여할 수 있을 것이다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제 1장 서론
   1. 연구의 필요성 및 목적
   2. 연구방법 및 내용
      1) 문헌연구
      2) 전문가 자문회의 실시
      3) 전문가 워크숍 실시
      4) 실태조사